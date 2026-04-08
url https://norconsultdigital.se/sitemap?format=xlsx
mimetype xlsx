--- v1 (2026-02-22)
+++ v2 (2026-04-08)
@@ -1,279 +1,475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e53f678a2241bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c940959d4abe42b29acfd61c9725af83.psmdcp" Id="Re770a3eee4154eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d152b88518c444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f93263f49d4638919c083896269d04.psmdcp" Id="R153c8a1b715f413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Solutions" sheetId="1" r:id="rId2"/>
-[...5 lines deleted...]
-    <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Driftade-tjaenster" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Konsulttjaenster" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Referensprojekt" sheetId="3" r:id="rId4"/>
+    <x:sheet name="Nyheter" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Karriaer" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/</x:t>
-[...2 lines deleted...]
-    <x:t>22.01.2024 09:34</x:t>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.02.2024 10:09</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/transport-infrastructure/</x:t>
-[...179 lines deleted...]
-    <x:t>05.10.2023 11:15</x:t>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/vaegfoervaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2023 07:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/kommunal-foervaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 02:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2023 07:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-felanmaelan-och-synpunktshantering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-fdu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-trafikfoereskrift/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-markupplaatelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-schakt-ta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-road-naetredigering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/driftade-tjaenster/isy-road/isy-map/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/konsulttjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 14:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/konsulttjaenster/systemutveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 15:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/konsulttjaenster/integrationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 15:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/konsulttjaenster/systemfoervaltning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 15:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/konsulttjaenster/gis-utveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2025 13:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/referensprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2023 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/referensprojekt/baettre-koll-paa-data/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 02:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/referensprojekt/koll-paa-blaaljus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/referensprojekt/norconsult-digital-hjaelper-till-att-oeppna-data/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 03:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/referensprojekt/vi-bidrar-till-en-ren-och-trygg-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2025 11:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/idag-blir-vi-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 12:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/stockholm-fdu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2023 21:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-metanat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2023 02:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-mats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04.2023 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-martin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04.2023 13:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-sofia/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04.2023 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-anna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04.2023 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/fylkeskommuner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.04.2023 14:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/jenny-moche-ny-vd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 08:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/astando-medarbetare-lockbete-till-ny-utbildning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/goeteborg-ny-isy-road-kund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 09:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/samhaellsproblem-med-bilmaalvakter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 09:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/automatisk-incheckning-i-nvdb-med-isy-road/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.04.2023 10:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/ramavtal-stockholms-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2023 09:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-love/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.03.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/fraagestund-fredagar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2024 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/norconsult-tar-fram-karttjaenst-som-ska-oeka-anvaendandet-av-insar-data/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2024 09:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-kevin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2025 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/fraan-digital-ambition-till-konkret-vaerde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2025 07:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-mehrdad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.04.2026 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2026 06:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 09:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-frontendutvecklare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 10:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-kravledare-business-analyst/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 14:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-full-stack-gis-utvecklare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/it-projektledare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2025 07:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/fullstack-utvecklare-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.12.2025 08:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2024 13:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/kvalitetshantering-av-trafikmaetningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 14:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/vaegnaetsredigering-i-tre-dimensioner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 14:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/gatuunderhaallssystem-ur-ett-samhaellsbyggarperspektiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 14:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/automatisk-testning-foer-att-underlaetta-oevergaang-till-svelte/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 14:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/owasp-genomgaang-av-vaar-utvecklingsprocess/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2024 14:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/klassificera-cyklingsbarhet-i-vaegnaet-med-hjaelp-av-viktad-multikriterieanalys/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 13:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/ux-anvaendarstudie-paa-vaara-system/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/generera-inre-zoomnivaa-i-karta-med-hjaelp-av-single-image-super-resolution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 14:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/tolka-trafikfoereskrifter-med-hjaelp-av-ai-specifikt-foer-att-generera-btr-information-behandlingsbara-trafikregler-daer-den-saknas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 14:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/vaar-arbetsplats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2023 09:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/oeppen-ansoekan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.11.2025 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/kurs-och-seminarier/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.04.2024 13:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/support/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.05.2025 15:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/om-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2025 10:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/kontakta-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2025 15:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/soek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2023 16:04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -292,51 +488,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId11" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,51 +779,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F6"/>
+  <x:dimension ref="A1:F12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -706,865 +902,1502 @@
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F9"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...58 lines deleted...]
-      <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F8"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...138 lines deleted...]
-      <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="21">
-[...5 lines deleted...]
-      <vt:lpstr>News</vt:lpstr>
+    <vt:vector baseType="lpstr" size="18">
+      <vt:lpstr>Driftade-tjaenster</vt:lpstr>
+      <vt:lpstr>Konsulttjaenster</vt:lpstr>
+      <vt:lpstr>Referensprojekt</vt:lpstr>
+      <vt:lpstr>Nyheter</vt:lpstr>
+      <vt:lpstr>Karriaer</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Solutions!Print_Area</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>News!Print_Titles</vt:lpstr>
+      <vt:lpstr>Driftade-tjaenster!Print_Area</vt:lpstr>
+      <vt:lpstr>Driftade-tjaenster!Print_Titles</vt:lpstr>
+      <vt:lpstr>Konsulttjaenster!Print_Area</vt:lpstr>
+      <vt:lpstr>Konsulttjaenster!Print_Titles</vt:lpstr>
+      <vt:lpstr>Referensprojekt!Print_Area</vt:lpstr>
+      <vt:lpstr>Referensprojekt!Print_Titles</vt:lpstr>
+      <vt:lpstr>Nyheter!Print_Area</vt:lpstr>
+      <vt:lpstr>Nyheter!Print_Titles</vt:lpstr>
+      <vt:lpstr>Karriaer!Print_Area</vt:lpstr>
+      <vt:lpstr>Karriaer!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>