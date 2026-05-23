--- v2 (2026-04-08)
+++ v3 (2026-05-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d152b88518c444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6f93263f49d4638919c083896269d04.psmdcp" Id="R153c8a1b715f413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48046d02d76e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f4617be2544d729ea86655279443a6.psmdcp" Id="Re74ba067614b4662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Driftade-tjaenster" sheetId="1" r:id="rId2"/>
     <x:sheet name="Konsulttjaenster" sheetId="2" r:id="rId3"/>
     <x:sheet name="Referensprojekt" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheter" sheetId="4" r:id="rId5"/>
     <x:sheet name="Karriaer" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
@@ -164,171 +164,129 @@
   <x:si>
     <x:t>17.04.2023 02:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/koll-paa-blaaljus/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/norconsult-digital-hjaelper-till-att-oeppna-data/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/vi-bidrar-till-en-ren-och-trygg-stad/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 11:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.11.2025 11:28</x:t>
+    <x:t>22.04.2026 10:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/idag-blir-vi-norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 12:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/stockholm-fdu/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 21:02</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-metanat/</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/nyheter/fylkeskommuner/</x:t>
   </x:si>
   <x:si>
     <x:t>12.04.2023 14:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/jenny-moche-ny-vd/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2023 08:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/astando-medarbetare-lockbete-till-ny-utbildning/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2023 09:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/goeteborg-ny-isy-road-kund/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2023 09:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/samhaellsproblem-med-bilmaalvakter/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2023 09:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/automatisk-incheckning-i-nvdb-med-isy-road/</x:t>
   </x:si>
   <x:si>
     <x:t>14.04.2023 10:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/ramavtal-stockholms-stad/</x:t>
   </x:si>
   <x:si>
     <x:t>25.09.2023 09:30</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-love/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/nyheter/fraagestund-fredagar/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2024 13:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/norconsult-tar-fram-karttjaenst-som-ska-oeka-anvaendandet-av-insar-data/</x:t>
   </x:si>
   <x:si>
     <x:t>23.09.2024 09:41</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-kevin/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/nyheter/fraan-digital-ambition-till-konkret-vaerde/</x:t>
   </x:si>
   <x:si>
     <x:t>28.11.2025 07:26</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/nyheter/vaelkommen-mehrdad/</x:t>
-[...2 lines deleted...]
-    <x:t>02.04.2026 11:46</x:t>
+    <x:t>https://norconsultdigital.se/nyheter/norconsult-digital-mottog-pris-paa-autodesk-devcon-2026/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2026 12:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/</x:t>
   </x:si>
   <x:si>
     <x:t>06.03.2026 06:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 09:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-frontendutvecklare/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 10:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-kravledare-business-analyst/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 14:31</x:t>
   </x:si>
@@ -1319,51 +1277,51 @@
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F22"/>
+  <x:dimension ref="A1:F15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -1622,599 +1580,459 @@
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>8</x:v>
-[...138 lines deleted...]
-      <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F20"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -2227,134 +2045,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">