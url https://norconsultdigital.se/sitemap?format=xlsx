--- v3 (2026-05-23)
+++ v4 (2026-07-07)
@@ -1,178 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48046d02d76e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f4617be2544d729ea86655279443a6.psmdcp" Id="Re74ba067614b4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8cbb9d3ab94651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed64d488ab4143f7975b52743b87c5ab.psmdcp" Id="R79a48499ee474c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Driftade-tjaenster" sheetId="1" r:id="rId2"/>
-    <x:sheet name="Konsulttjaenster" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Loesningar" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Tjaenster" sheetId="2" r:id="rId3"/>
     <x:sheet name="Referensprojekt" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheter" sheetId="4" r:id="rId5"/>
     <x:sheet name="Karriaer" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/driftade-tjaenster/</x:t>
-[...2 lines deleted...]
-    <x:t>29.02.2024 10:09</x:t>
+    <x:t>https://norconsultdigital.se/loesningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2026 06:27</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/driftade-tjaenster/vaegfoervaltning/</x:t>
-[...80 lines deleted...]
-    <x:t>04.12.2025 13:14</x:t>
+    <x:t>https://norconsultdigital.se/loesningar/transportinfrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/bygg-och-fastighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/energi-och-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/samhaelle-och-stadsutveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-felanmaelan-och-synpunktshantering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-fdu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-trafikfoereskrift/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-markupplaatelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-schakt-ta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-naetredigering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-map/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/artificiell-intelligens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2026 06:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/it-saekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/raadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/systemutveckling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>19.04.2023 07:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/baettre-koll-paa-data/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 02:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/koll-paa-blaaljus/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/norconsult-digital-hjaelper-till-att-oeppna-data/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:04</x:t>
   </x:si>
@@ -245,87 +230,111 @@
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/fraagestund-fredagar/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2024 13:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/norconsult-tar-fram-karttjaenst-som-ska-oeka-anvaendandet-av-insar-data/</x:t>
   </x:si>
   <x:si>
     <x:t>23.09.2024 09:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/fraan-digital-ambition-till-konkret-vaerde/</x:t>
   </x:si>
   <x:si>
     <x:t>28.11.2025 07:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/norconsult-digital-mottog-pris-paa-autodesk-devcon-2026/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2026 12:45</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/bergens-kommune-samler-tillatelser-og-arbeidsvarsling-i-en-digital-loesning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2026 14:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/nyheter/isy-pixel-en-gemensam-grund-foer-mer-sammanhaengande-anvaendarupplevelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2026 14:55</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsultdigital.se/karriaer/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.03.2026 06:23</x:t>
+    <x:t>01.07.2026 09:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 09:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-frontendutvecklare/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 10:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-kravledare-business-analyst/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-full-stack-gis-utvecklare/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/it-projektledare/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2025 07:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/fullstack-utvecklare-stockholm/</x:t>
   </x:si>
   <x:si>
-    <x:t>05.12.2025 08:19</x:t>
+    <x:t>29.06.2026 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/maskininlaerningsingenjoer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.06.2026 13:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/raadgivare-inom-kalkylering-och-produktionsuppfoeljning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2026 12:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/</x:t>
   </x:si>
   <x:si>
     <x:t>28.11.2024 13:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/kvalitetshantering-av-trafikmaetningar/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2024 14:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/vaegnaetsredigering-i-tre-dimensioner/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2024 14:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/gatuunderhaallssystem-ur-ett-samhaellsbyggarperspektiv/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2024 14:37</x:t>
   </x:si>
@@ -356,72 +365,78 @@
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/generera-inre-zoomnivaa-i-karta-med-hjaelp-av-single-image-super-resolution/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 14:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/tolka-trafikfoereskrifter-med-hjaelp-av-ai-specifikt-foer-att-generera-btr-information-behandlingsbara-trafikregler-daer-den-saknas/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 14:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/vaar-arbetsplats/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 09:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/oeppen-ansoekan/</x:t>
   </x:si>
   <x:si>
     <x:t>28.11.2025 07:54</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsultdigital.se/karriaer/vardagen-paa-norconsult-digital/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2026 07:52</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsultdigital.se/kurs-och-seminarier/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2024 13:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/support/</x:t>
   </x:si>
   <x:si>
     <x:t>09.05.2025 15:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>11.09.2025 10:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/kontakta-oss/</x:t>
   </x:si>
   <x:si>
-    <x:t>08.09.2025 15:02</x:t>
+    <x:t>23.06.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 16:04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
@@ -737,51 +752,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F12"/>
+  <x:dimension ref="A1:F14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -808,351 +823,391 @@
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B12" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F12" s="0" t="s">
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -1165,1052 +1220,1152 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F15"/>
+  <x:dimension ref="A1:F17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="B15" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="F15" s="0" t="s">
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F20"/>
+  <x:dimension ref="A1:F23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="F20" s="0" t="s">
+      <x:c r="B21" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="18">
-      <vt:lpstr>Driftade-tjaenster</vt:lpstr>
-      <vt:lpstr>Konsulttjaenster</vt:lpstr>
+      <vt:lpstr>Loesningar</vt:lpstr>
+      <vt:lpstr>Tjaenster</vt:lpstr>
       <vt:lpstr>Referensprojekt</vt:lpstr>
       <vt:lpstr>Nyheter</vt:lpstr>
       <vt:lpstr>Karriaer</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Driftade-tjaenster!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Konsulttjaenster!Print_Titles</vt:lpstr>
+      <vt:lpstr>Loesningar!Print_Area</vt:lpstr>
+      <vt:lpstr>Loesningar!Print_Titles</vt:lpstr>
+      <vt:lpstr>Tjaenster!Print_Area</vt:lpstr>
+      <vt:lpstr>Tjaenster!Print_Titles</vt:lpstr>
       <vt:lpstr>Referensprojekt!Print_Area</vt:lpstr>
       <vt:lpstr>Referensprojekt!Print_Titles</vt:lpstr>
       <vt:lpstr>Nyheter!Print_Area</vt:lpstr>
       <vt:lpstr>Nyheter!Print_Titles</vt:lpstr>
       <vt:lpstr>Karriaer!Print_Area</vt:lpstr>
       <vt:lpstr>Karriaer!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>