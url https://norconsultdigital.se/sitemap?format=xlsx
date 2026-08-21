--- v4 (2026-07-07)
+++ v5 (2026-08-21)
@@ -1,160 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d8cbb9d3ab94651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed64d488ab4143f7975b52743b87c5ab.psmdcp" Id="R79a48499ee474c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18fdf6915d04e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2e884d7edbf4bcca5eb0f822ab71969.psmdcp" Id="Rae5e21546af546e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesningar" sheetId="1" r:id="rId2"/>
     <x:sheet name="Tjaenster" sheetId="2" r:id="rId3"/>
     <x:sheet name="Referensprojekt" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheter" sheetId="4" r:id="rId5"/>
     <x:sheet name="Karriaer" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/loesningar/</x:t>
   </x:si>
   <x:si>
+    <x:t>13.08.2026 06:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/transportinfrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/bygg-och-fastighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/energi-och-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/samhaelle-och-stadsutveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.06.2026 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-felanmaelan-och-synpunktshantering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-fdu/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-trafikfoereskrift/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-markupplaatelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-schakt-ta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-naetredigering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-map/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/</x:t>
+  </x:si>
+  <x:si>
     <x:t>02.07.2026 06:27</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...55 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/artificiell-intelligens/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.07.2026 06:28</x:t>
+    <x:t>13.08.2026 06:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/it-saekerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/raadgivning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2026 06:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/systemutveckling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>19.04.2023 07:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/baettre-koll-paa-data/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 02:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/koll-paa-blaaljus/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/norconsult-digital-hjaelper-till-att-oeppna-data/</x:t>
   </x:si>
@@ -1083,131 +1089,131 @@
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -1220,134 +1226,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -1360,354 +1366,354 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -1720,474 +1726,474 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -2200,134 +2206,134 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">