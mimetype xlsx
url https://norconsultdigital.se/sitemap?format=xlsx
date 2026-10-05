--- v5 (2026-08-21)
+++ v6 (2026-10-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18fdf6915d04e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2e884d7edbf4bcca5eb0f822ab71969.psmdcp" Id="Rae5e21546af546e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93532efbc3b64653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116ad8b7095442b8aa6bc8d50edceb82.psmdcp" Id="R0eec64f3ef094ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Loesningar" sheetId="1" r:id="rId2"/>
     <x:sheet name="Tjaenster" sheetId="2" r:id="rId3"/>
     <x:sheet name="Referensprojekt" sheetId="3" r:id="rId4"/>
     <x:sheet name="Nyheter" sheetId="4" r:id="rId5"/>
     <x:sheet name="Karriaer" sheetId="5" r:id="rId6"/>
     <x:sheet name="Annet" sheetId="6" r:id="rId7"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
@@ -107,56 +107,65 @@
   <x:si>
     <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-markupplaatelse/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-schakt-ta/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-road-naetredigering/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/loesningar/isy-road/isy-map/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2026 08:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2026 06:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/artificiell-intelligens/</x:t>
   </x:si>
   <x:si>
+    <x:t>23.09.2026 06:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/artificiell-intelligens/ai-agenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2026 06:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsultdigital.se/tjaenster/it-saekerhet/</x:t>
+  </x:si>
+  <x:si>
     <x:t>13.08.2026 06:45</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/tjaenster/it-saekerhet/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/raadgivning/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2026 06:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/tjaenster/systemutveckling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>19.04.2023 07:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/baettre-koll-paa-data/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 02:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/referensprojekt/koll-paa-blaaljus/</x:t>
   </x:si>
   <x:si>
     <x:t>17.04.2023 03:00</x:t>
@@ -257,51 +266,51 @@
   <x:si>
     <x:t>24.04.2026 12:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/bergens-kommune-samler-tillatelser-og-arbeidsvarsling-i-en-digital-loesning/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2026 14:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/nyheter/isy-pixel-en-gemensam-grund-foer-mer-sammanhaengande-anvaendarupplevelser/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2026 14:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/</x:t>
   </x:si>
   <x:si>
     <x:t>01.07.2026 09:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.05.2023 09:42</x:t>
+    <x:t>11.09.2026 12:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-frontendutvecklare/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 10:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-kravledare-business-analyst/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/vi-soeker-full-stack-gis-utvecklare/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/it-projektledare/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2025 07:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/lediga-tjaenster/fullstack-utvecklare-stockholm/</x:t>
   </x:si>
@@ -365,72 +374,66 @@
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/ux-anvaendarstudie-paa-vaara-system/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 14:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/generera-inre-zoomnivaa-i-karta-med-hjaelp-av-single-image-super-resolution/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 14:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/exjobb-och-praktik/tolka-trafikfoereskrifter-med-hjaelp-av-ai-specifikt-foer-att-generera-btr-information-behandlingsbara-trafikregler-daer-den-saknas/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 14:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/karriaer/vaar-arbetsplats/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2023 09:39</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.se/karriaer/oeppen-ansoekan/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsultdigital.se/karriaer/vardagen-paa-norconsult-digital/</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2026 07:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/kurs-och-seminarier/</x:t>
   </x:si>
   <x:si>
     <x:t>22.04.2024 13:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/support/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.05.2025 15:07</x:t>
+    <x:t>14.09.2026 13:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>11.09.2025 10:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/kontakta-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>23.06.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsultdigital.se/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2023 16:04</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -1058,51 +1061,51 @@
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F6"/>
+  <x:dimension ref="A1:F7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -1129,231 +1132,251 @@
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -1366,974 +1389,954 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F23"/>
+  <x:dimension ref="A1:F22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>8</x:v>
-[...18 lines deleted...]
-      <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">